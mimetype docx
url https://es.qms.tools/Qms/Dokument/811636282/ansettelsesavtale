--- v0 (2026-07-25)
+++ v1 (2026-07-26)
@@ -1,36 +1,36 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R731d1fa793a04222" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc48bfaecdb754fc3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:color w:val="1E3A5F"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">ARBEIDSAVTALE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -412,51 +412,51 @@
         </w:rPr>
         <w:t xml:space="preserve">2. Øvrige vilkår</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">For øvrig gjelder arbeidsmiljølovens bestemmelser samt eventuell personalhåndbok og tariffavtale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Oslo, 25. juli 2026</w:t>
+        <w:t xml:space="preserve">Oslo, 26. juli 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="C8D2DC" w:sz="4"/>
           <w:left w:val="single" w:color="C8D2DC" w:sz="4"/>
           <w:bottom w:val="single" w:color="C8D2DC" w:sz="4"/>
           <w:right w:val="single" w:color="C8D2DC" w:sz="4"/>
           <w:insideH w:val="single" w:color="E2E8F0" w:sz="4"/>
           <w:insideV w:val="single" w:color="E2E8F0" w:sz="4"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4500"/>
         <w:gridCol w:w="4500"/>
       </w:tblGrid>
       <w:tr>
@@ -501,79 +501,79 @@
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">For KVALITETSSNEKKEREN AS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:p>
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Arbeidstaker</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R8ea77963bb4f4b85"/>
-      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R8f0cca95213d42c0"/>
+      <w:headerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R0dae719c35cb4688"/>
+      <w:footerReference xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" w:type="default" r:id="R7035503bfe7d4606"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:color="C8D2DC" w:sz="4" w:space="4"/>
       </w:pBdr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:color w:val="5A6B7B"/>
         <w:sz w:val="15"/>
       </w:rPr>
       <w:t xml:space="preserve">KVALITETSSNEKKEREN AS   ·   Org.nr 811 636 282   ·   c/o Jørgen Skipperud, Markveien 54   ·   0554 OSLO</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:p>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:color="1E3A5F" w:sz="6" w:space="4"/>
       </w:pBdr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:b/>
         <w:color w:val="1E3A5F"/>
         <w:sz w:val="26"/>
       </w:rPr>
       <w:t xml:space="preserve">KVALITETSSNEKKEREN AS</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R8ea77963bb4f4b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R8f0cca95213d42c0" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="/word/header1.xml" Id="R0dae719c35cb4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="/word/footer1.xml" Id="R7035503bfe7d4606" /></Relationships>
 </file>