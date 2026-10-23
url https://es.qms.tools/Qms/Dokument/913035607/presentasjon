--- v0 (2026-07-19)
+++ v1 (2026-10-23)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R4c1955aa00c04a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R00e6cff76d374973" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R895cc3965ad042f1"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2b99827c277a4945"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R90205434e07f4d83"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rda67dce934794408"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf15e979e52c741ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R4d951491e53d45f0"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R91d419cb81b9407a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R288513a819de4901"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Re079214d432d404c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R06a78b8102174e8c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3c2dfb8987cf4e83"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R895cc3965ad042f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R90205434e07f4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R672650f334714396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R3471a0d713c440df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R1fe29bc2e0304730" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R355624c9532a421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R67328519b9854095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rda67dce934794408" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R088a096812a64a3a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b99827c277a4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf15e979e52c741ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4d951491e53d45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R91d419cb81b9407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R288513a819de4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re079214d432d404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06a78b8102174e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3c2dfb8987cf4e83" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8d90308b7f514aa9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Re86d69e2f7124003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd7adb9ff6a4e46b3" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9fdef15079a04928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R84e24256c575447c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Re86d69e2f7124003"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9fdef15079a04928"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rac307b74b7374881" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R87040ad482464d81" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb58d350e5ab408d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R7456bea23385478a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc505c9e1a8474f7e" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb432c380afe340ed" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra8650a73f412446d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R84d47fbbb98c4403" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd00bef9de4c642c2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -511,51 +511,51 @@
             <a:ext cx="10820400" cy="4400000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>EL-GENIET AS ble etablert [år] og holder til i Knapstad.</a:t>
+              <a:t>EL-GENIET AS ble etablert [år] og holder til i [sted].</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>[Kort om historikk, verdier og hva som driver dere.]</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
@@ -1391,87 +1391,69 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Største aksjonærer</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>SCHIE CHRISTOFFER  –  60,0 %</a:t>
+              <a:t>CHRISTOFFER SCHIE  –  80,2 %</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>AMR HOLDING AS  –  30,2 %</a:t>
-[...17 lines deleted...]
-              <a:t>ISEBAKKE GEIR-ARNE  –  9,8 %</a:t>
+              <a:t>GEIR-ARNE ISEBAKKE  –  19,8 %</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -1609,86 +1591,50 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Ta gjerne kontakt</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Aslak Bøhles vei 6</a:t>
-[...34 lines deleted...]
-              </a:rPr>
               <a:t>Org.nr 913 035 607</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>