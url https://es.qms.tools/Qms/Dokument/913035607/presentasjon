--- v1 (2026-10-23)
+++ v2 (2026-10-24)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R00e6cff76d374973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R55216aa3339d4e59" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2b99827c277a4945"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R6109abd1e73a4677"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rf15e979e52c741ac"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R3c2dfb8987cf4e83"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rc289ce6c47e744ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="Rc80591c4e0e44d51"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rcf462f0652b2450f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R3e0e87b17b884d9c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Ra5cca68e62c449ba"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R6ffc67c1e760452c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R17bed917d2674ae8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2b99827c277a4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rf15e979e52c741ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R4d951491e53d45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R91d419cb81b9407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R288513a819de4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Re079214d432d404c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R06a78b8102174e8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R3c2dfb8987cf4e83" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8d90308b7f514aa9" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R6109abd1e73a4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rc289ce6c47e744ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Rc80591c4e0e44d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rcf462f0652b2450f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R3e0e87b17b884d9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Ra5cca68e62c449ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R6ffc67c1e760452c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R17bed917d2674ae8" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R4b38163867a14856" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9fdef15079a04928" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R84e24256c575447c" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rccbe6b54391847e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R4903317143b2450f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R9fdef15079a04928"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rccbe6b54391847e5"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rfb58d350e5ab408d" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rd00bef9de4c642c2" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0427376b278c4067" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R3d8c273441074244" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R34e3c62bacd64847" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R67f64c36fe804244" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R5a2b8ed72ec74000" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb484d8346c77451f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rcd1cf4240b114da2" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>