--- v0 (2026-07-18)
+++ v1 (2026-07-21)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R3d5cc968ec3d42ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R427bd065a8444431" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R2a63a7066f3f457e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8ab14c840bf6436b"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rd3753e1740174f4d"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="Rd95f9aecccfe48d3"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rcfffb7d61be04447"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R33e71ce6fbc74cc9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R472e3214cf88414a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R2f858436ec5a49e2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rccebd027f789451b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R30725be91afb4da9"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R376e0ae96d4941f5"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2a63a7066f3f457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rd3753e1740174f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R1ced03d9beaf4952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R7a6338d6c99d4fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R38a8857088764418" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Reb7fc356e256450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R0c24aadf2c7a4c40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="Rd95f9aecccfe48d3" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R7307fd59417f40be" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8ab14c840bf6436b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rcfffb7d61be04447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R33e71ce6fbc74cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R472e3214cf88414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R2f858436ec5a49e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rccebd027f789451b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R30725be91afb4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R376e0ae96d4941f5" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R9a464bf48e45469a" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Reef4b929c2f94294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R6ccfa1f112624c32" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R13c9fa2eab284388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rc54ed4879a25469f" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Reef4b929c2f94294"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R13c9fa2eab284388"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R78cedbeedb524d04" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8a4b114d76f4f43" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb9e7f0ff861d486b" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb7c4c46de2504a7d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R640cac0d9c0e47fd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R2bc8a532c537450f" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc66138d7061748fb" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R8e68c65e84e34a89" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rffb2465ffda946ba" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>