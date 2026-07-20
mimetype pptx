--- v0 (2026-07-17)
+++ v1 (2026-07-20)
@@ -1,117 +1,117 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R5509147078ae498e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R9f2bce5ecca04c90" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R8a687f4692f04435"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="Ra4f6df468d0649f9"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="Rb72c07752bbb438b"/>
-[...3 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="R973f8c6d6de34e28"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R33cd69d56c7044ac"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R43e212f554af4fcf"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="Rc8ff0b20624b497c"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="R0c925bf80439472f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb036a4cadede471b"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R8a687f4692f04435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="Rb72c07752bbb438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="Ra29ea2c0a28940e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R6a382e113df146e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Rf1dc52871e6342bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R973f8c6d6de34e28" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rbd3a89601e9a436a" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Ra4f6df468d0649f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R33cd69d56c7044ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R43e212f554af4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="Rc8ff0b20624b497c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R0c925bf80439472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb036a4cadede471b" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R2d283eb7aa9b4ba9" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R55e3bd65a9cb4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R5bc80eacae0d4f14" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R1f2cd4770123413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R8eb51233a97b400c" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R55e3bd65a9cb4b99"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="R1f2cd4770123413f"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -204,63 +204,63 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ra50b57e779834d69" /></Relationships>
-[...11 lines deleted...]
-<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R6146a6b721b04702" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R822962c168f44230" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R434aaa4fa28e4d31" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R33a8d219fe9043c4" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R0598df3b69714a33" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R4905074a502f4dcc" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>