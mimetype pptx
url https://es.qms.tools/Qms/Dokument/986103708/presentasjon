--- v0 (2026-07-02)
+++ v1 (2026-08-25)
@@ -1,121 +1,121 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideMasters/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R6e5211aa697f49a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/ppt/presentation.xml" Id="R953cf89edd764fb8" /></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
-    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R47a3aac530dc457e"/>
+    <p:sldMasterId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483648" r:id="R95ba530fba2542ce"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R1659ed7b7e76415e"/>
-[...5 lines deleted...]
-    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R7741dd336e2b4e42"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="256" r:id="R79efa4db7fc14c1e"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="257" r:id="R2a1e02f7790e4b4b"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="258" r:id="R5a668fd5f6c3477a"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="259" r:id="Re164a156b6304a39"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="260" r:id="Rb0a582f7a154416f"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="261" r:id="R96d7aec299da44c2"/>
+    <p:sldId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="262" r:id="R9d9121879c8f4c8f"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
 </p:presentation>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R47a3aac530dc457e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R1659ed7b7e76415e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R9d8ccf4915d24d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R35dcfe1a53eb4a9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="R70baff1c32204fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="R25c7c2fbf8294403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R07a674c99569495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R7741dd336e2b4e42" /></Relationships>
-[...2 lines deleted...]
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="Rfed81558deef4a04" /></Relationships>
+<file path=ppt/_rels/presentation.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R95ba530fba2542ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide1.xml" Id="R79efa4db7fc14c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide2.xml" Id="R2a1e02f7790e4b4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide3.xml" Id="R5a668fd5f6c3477a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide4.xml" Id="Re164a156b6304a39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide5.xml" Id="Rb0a582f7a154416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide6.xml" Id="R96d7aec299da44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="/ppt/slides/slide7.xml" Id="R9d9121879c8f4c8f" /></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="/ppt/slideMasters/slideMaster1.xml" Id="R902fdac25cd24cf7" /></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8876e7760b2442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="R31349dec8e154869" /></Relationships>
+<file path=ppt/slideMasters/_rels/slideMaster1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rc8ed5128b5964e1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/ppt/slideMasters/theme/theme1.xml" Id="Rd3087f1895054fd6" /></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc8876e7760b2442a"/>
+    <p:sldLayoutId xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" id="2147483649" r:id="Rc8ed5128b5964e1a"/>
   </p:sldLayoutIdLst>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slideMasters/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="BrainTrust">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1E3A5F"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EFF3F7"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="21A366"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="2B579A"/>
@@ -208,69 +208,69 @@
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
           </a:schemeClr>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:shade val="80000"/>
           </a:schemeClr>
         </a:solidFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
-<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9f9e34306db2474e" /></Relationships>
-[...17 lines deleted...]
-<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R9cf15f109e834fe5" /></Relationships>
+<file path=ppt/slides/_rels/slide1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rbfa1b96b6040432c" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb34a45e3670f4c5d" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide3.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb7db9af8f72b4bdd" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide4.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rec9af42b02fa4def" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide5.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="R69c5477f0c9044b2" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide6.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Ref845163452a4d0a" /></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide7.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="/ppt/slideLayouts/slideLayout1.xml" Id="Rb14510d6fd4640d0" /></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:off x="0" y="0"/>
           <a:ext cx="12192000" cy="6858000"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="12192000" cy="6858000"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="band"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
@@ -1054,51 +1054,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="520000"/>
             <a:ext cx="10820400" cy="900000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr algn="l">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="3600" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="1E3A5F"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Nøkkeltall 2024</a:t>
+              <a:t>Nøkkeltall 2025</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="strek"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="1500000"/>
             <a:ext cx="1800000" cy="60000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:srgbClr val="21A366"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
@@ -1137,123 +1137,123 @@
             <a:r>
               <a:rPr lang="nb-NO" sz="2400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="21A366"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
               <a:t>Tall i hele kroner – kilde: Regnskapsregisteret</a:t>
             </a:r>
           </a:p>
           <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:pPr marL="285750" indent="-285750" algn="l">
               <a:spcBef>
                 <a:spcPts val="600"/>
               </a:spcBef>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="303A45"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
               </a:rPr>
-              <a:t>Driftsinntekter:  5 175 442 kr</a:t>
-[...71 lines deleted...]
-              <a:t>Sum eiendeler:  1 846 103 kr</a:t>
+              <a:t>Driftsinntekter:  5 863 045 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Driftsresultat:  155 858 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Årsresultat:  156 885 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum egenkapital:  1 286 404 kr</a:t>
+            </a:r>
+          </a:p>
+          <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:pPr marL="285750" indent="-285750" algn="l">
+              <a:spcBef>
+                <a:spcPts val="600"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="nb-NO" sz="2000" b="0" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="303A45"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri"/>
+              </a:rPr>
+              <a:t>Sum eiendeler:  1 799 391 kr</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="bunn"/>
           <p:cNvSpPr>
             <a:spLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:off x="685800" y="6450000"/>
             <a:ext cx="10820400" cy="300000"/>
           </a:xfrm>
           <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" anchor="t"/>
           <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>